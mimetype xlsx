--- v0 (2026-07-01)
+++ v1 (2026-09-01)
@@ -1,122 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6ab0c5ae31aee6bb/Desktop/ITA/2569/O9/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="47" documentId="14_{545762DD-D5BE-4A98-8DC4-D1E3ECD1A21E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{58FF13FB-0E3A-4F2A-81EA-F3F24FAABBAF}"/>
+  <xr:revisionPtr revIDLastSave="36" documentId="14_{725DEF51-7AE4-46FA-BAC9-BCF0DBE65BDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{275C27BC-7E8A-4880-9663-2B282D0EEA41}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$16</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="20">
   <si>
     <t>รายการ</t>
   </si>
   <si>
     <t>จัดสรร</t>
   </si>
   <si>
     <t>เบิกจ่าย</t>
   </si>
   <si>
     <t>รวมเงิน</t>
   </si>
   <si>
     <t>ข้อมูลเงินกองทุนเพื่อการสืบสวน สอบสวน การป้องกัน และปราบปรามการกระทำความผิดทางอาญา</t>
   </si>
   <si>
     <t>ไตรมาสที่ 1 (ม.ค. – มี.ค. 69)</t>
   </si>
   <si>
     <t>ไตรมาสที่ 2 (เม.ย. – มิ.ย. 69)</t>
   </si>
   <si>
     <t>ไตรมาสที่ 3 (ก.ค. – ก.ย. 69)</t>
   </si>
   <si>
     <t>ไตรมาสที่ 4 (ต.ค. – ธ.ค. 69)</t>
   </si>
   <si>
     <t>สถานีตำรวจภูธรกมลา ภ.จว.ภูเก็ต</t>
   </si>
   <si>
     <t xml:space="preserve">รวมจำนวนคดีที่ใช้เงินกองทุน </t>
   </si>
   <si>
     <t>ข้อมูล ณ วันที่ 31 มีนาคม 2569</t>
   </si>
   <si>
     <t>ตรวจแล้วถูกต้อง</t>
   </si>
   <si>
     <t>(อนุรักษ์  ปริญญาสถิรกุล)</t>
   </si>
   <si>
     <t>ผกก.สภ.กมลา</t>
   </si>
   <si>
     <t>พ.ต.อ.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>ค่าผู้ให้ข้อมูลข่าวสาร ตามระเบียบฯ พ.ศ.2567 ข้อ 14 (3)</t>
+  </si>
+  <si>
+    <t>ยังไม่เบิกจ่าย</t>
+  </si>
+  <si>
+    <t>ยังไม่ได้รับการจัดสรร</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -292,136 +305,163 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
@@ -470,57 +510,57 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>701040</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>227938</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>251460</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>183544</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B283091-DC74-432C-B311-E6E4D8CFBE90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FCFCFC"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FCFCFC">
                 <a:alpha val="0"/>
               </a:srgbClr>
@@ -538,50 +578,54 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="296900">
           <a:off x="4457700" y="3321658"/>
           <a:ext cx="1447800" cy="1151946"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -855,517 +899,531 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="G13" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="26" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.109375" style="2" customWidth="1"/>
     <col min="3" max="4" width="11.88671875" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="11" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.77734375" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.88671875" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="1"/>
-[...7 lines deleted...]
-      <c r="J1" s="1"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
     </row>
     <row r="2" spans="1:10" ht="24" customHeight="1">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="1"/>
-[...7 lines deleted...]
-      <c r="J2" s="1"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
     </row>
     <row r="3" spans="1:10" ht="24" customHeight="1">
-      <c r="A3" s="3"/>
-[...8 lines deleted...]
-      <c r="J3" s="3"/>
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="27" customHeight="1">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="4"/>
-      <c r="D4" s="5" t="s">
+      <c r="C4" s="27"/>
+      <c r="D4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="4"/>
-      <c r="F4" s="5" t="s">
+      <c r="E4" s="27"/>
+      <c r="F4" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="4"/>
-      <c r="H4" s="5" t="s">
+      <c r="G4" s="27"/>
+      <c r="H4" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="4"/>
+      <c r="I4" s="27"/>
     </row>
     <row r="5" spans="1:10" ht="25.5" customHeight="1">
-      <c r="A5" s="4"/>
-      <c r="B5" s="6" t="s">
+      <c r="A5" s="27"/>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I5" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="25.8">
-      <c r="A6" s="8"/>
-      <c r="B6" s="9">
+      <c r="A6" s="5"/>
+      <c r="B6" s="6">
         <v>210000</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="6">
         <v>210000</v>
       </c>
-      <c r="D6" s="9"/>
-[...4 lines deleted...]
-      <c r="I6" s="8"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:10" ht="25.8">
-      <c r="A7" s="8"/>
-[...7 lines deleted...]
-      <c r="I7" s="8"/>
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:10" ht="25.8">
-      <c r="A8" s="8"/>
-[...7 lines deleted...]
-      <c r="I8" s="8"/>
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:10" ht="21" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8"/>
-[...6 lines deleted...]
-      <c r="I9" s="8"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:10" ht="21" customHeight="1">
-      <c r="A10" s="11" t="s">
+      <c r="A10" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="29">
         <v>25</v>
       </c>
-      <c r="C10" s="13"/>
-[...5 lines deleted...]
-      <c r="I10" s="13"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="30"/>
     </row>
     <row r="11" spans="1:10" ht="24.75" customHeight="1">
-      <c r="A11" s="14"/>
-[...7 lines deleted...]
-      <c r="I11" s="16"/>
+      <c r="A11" s="20"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="32"/>
     </row>
     <row r="12" spans="1:10" ht="21" customHeight="1">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="22" t="s">
+      <c r="D12" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="22"/>
-      <c r="F12" s="22"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
     </row>
     <row r="13" spans="1:10" ht="26.4">
-      <c r="A13" s="17"/>
-[...2 lines deleted...]
-      <c r="D13" s="21" t="s">
+      <c r="A13" s="8"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="23"/>
-[...3 lines deleted...]
-      <c r="I13" s="19"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
     </row>
     <row r="14" spans="1:10" ht="23.4">
-      <c r="D14" s="24" t="s">
+      <c r="D14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="24"/>
-      <c r="F14" s="24"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
     </row>
     <row r="15" spans="1:10" ht="23.4">
-      <c r="D15" s="24" t="s">
+      <c r="D15" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="24"/>
-      <c r="F15" s="24"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="F10:G11"/>
-[...4 lines deleted...]
-    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C11"/>
+    <mergeCell ref="D10:E11"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
-    <mergeCell ref="A10:A11"/>
-[...1 lines deleted...]
-    <mergeCell ref="D10:E11"/>
+    <mergeCell ref="F10:G11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="H10:I11"/>
+    <mergeCell ref="G13:I13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5307B91D-0A95-4682-9D12-92BA8536BADE}">
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N10" sqref="N10"/>
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6"/>
   <cols>
-    <col min="1" max="1" width="26" style="2" customWidth="1"/>
+    <col min="1" max="1" width="33.21875" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.77734375" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.88671875" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.5546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="13.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.5546875" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="1"/>
-[...7 lines deleted...]
-      <c r="J1" s="1"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="34"/>
     </row>
     <row r="2" spans="1:10" ht="24" customHeight="1">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="1"/>
-[...7 lines deleted...]
-      <c r="J2" s="1"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="34"/>
     </row>
     <row r="3" spans="1:10" ht="24" customHeight="1">
-      <c r="A3" s="3"/>
-[...8 lines deleted...]
-      <c r="J3" s="3"/>
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="27" customHeight="1">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="4"/>
-      <c r="D4" s="5" t="s">
+      <c r="C4" s="27"/>
+      <c r="D4" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="4"/>
-      <c r="F4" s="5" t="s">
+      <c r="E4" s="27"/>
+      <c r="F4" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="4"/>
-      <c r="H4" s="5" t="s">
+      <c r="G4" s="27"/>
+      <c r="H4" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="4"/>
+      <c r="I4" s="27"/>
     </row>
     <row r="5" spans="1:10" ht="25.5" customHeight="1">
-      <c r="A5" s="4"/>
-      <c r="B5" s="6" t="s">
+      <c r="A5" s="27"/>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I5" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="25.8">
-[...1 lines deleted...]
-      <c r="B6" s="9">
+    <row r="6" spans="1:10" ht="51.6">
+      <c r="A6" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="14">
         <v>210000</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="14">
         <v>210000</v>
       </c>
-      <c r="D6" s="9"/>
-[...29 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="D6" s="14">
+        <v>210000</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="28.2" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="8"/>
-[...6 lines deleted...]
-      <c r="I9" s="8"/>
+      <c r="B7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="21" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21">
+        <v>25</v>
+      </c>
+      <c r="C8" s="22"/>
+      <c r="D8" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="22"/>
+      <c r="F8" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="22"/>
+      <c r="H8" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="22"/>
+    </row>
+    <row r="9" spans="1:10" ht="24.75" customHeight="1">
+      <c r="A9" s="20"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="24"/>
     </row>
     <row r="10" spans="1:10" ht="21" customHeight="1">
-      <c r="A10" s="11" t="s">
-[...25 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="A10" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="22" t="s">
+      <c r="D10" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="22"/>
-[...6 lines deleted...]
-      <c r="D13" s="25" t="s">
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+    </row>
+    <row r="11" spans="1:10" ht="48.6" customHeight="1">
+      <c r="A11" s="8"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="23"/>
-[...6 lines deleted...]
-      <c r="D14" s="24" t="s">
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+    </row>
+    <row r="12" spans="1:10" ht="23.4">
+      <c r="D12" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="24"/>
-[...3 lines deleted...]
-      <c r="D15" s="24" t="s">
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+    </row>
+    <row r="13" spans="1:10" ht="23.4">
+      <c r="D13" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="24"/>
-      <c r="F15" s="24"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="G13:I13"/>
-[...9 lines deleted...]
-    <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C9"/>
+    <mergeCell ref="D8:E9"/>
+    <mergeCell ref="F8:G9"/>
+    <mergeCell ref="H8:I9"/>
+    <mergeCell ref="D10:F10"/>
   </mergeCells>
-  <pageMargins left="0.55000000000000004" right="0.28999999999999998" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.17" right="0.17" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>